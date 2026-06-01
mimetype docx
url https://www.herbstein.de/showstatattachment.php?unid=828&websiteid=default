--- v0 (2026-02-17)
+++ v1 (2026-06-01)
@@ -1000,266 +1000,50 @@
             </w:r>
             <w:r w:rsidRPr="00C16486">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16486">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16486">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE4041" w:rsidRPr="00C16486" w14:paraId="43538A72" w14:textId="77777777" w:rsidTr="00C16486">
-[...214 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="648A1E2B" w14:textId="77777777" w:rsidR="00E36196" w:rsidRDefault="00E36196" w:rsidP="00073FA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07CC0FFE" w14:textId="77777777" w:rsidR="00B151CE" w:rsidRDefault="00C16486" w:rsidP="00B151CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C16486">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Eintrag ist für alle </w:t>
       </w:r>
       <w:r w:rsidR="00B151CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
@@ -1460,61 +1244,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="684ADF41" w14:textId="77777777" w:rsidR="00C16486" w:rsidRPr="00C16486" w:rsidRDefault="00C16486" w:rsidP="00C16486">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Tahoma"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C16486" w:rsidRPr="00C16486" w:rsidSect="00073FA1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="991" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6558B4E1" w14:textId="77777777" w:rsidR="00D148DA" w:rsidRDefault="00D148DA">
+    <w:p w14:paraId="7F075EB7" w14:textId="77777777" w:rsidR="00BB3678" w:rsidRDefault="00BB3678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="418FCFC1" w14:textId="77777777" w:rsidR="00D148DA" w:rsidRDefault="00D148DA">
+    <w:p w14:paraId="45443565" w14:textId="77777777" w:rsidR="00BB3678" w:rsidRDefault="00BB3678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1552,61 +1336,61 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="126704B7" w14:textId="77777777" w:rsidR="00D148DA" w:rsidRDefault="00D148DA">
+    <w:p w14:paraId="5F581AEC" w14:textId="77777777" w:rsidR="00BB3678" w:rsidRDefault="00BB3678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB8D2B4" w14:textId="77777777" w:rsidR="00D148DA" w:rsidRDefault="00D148DA">
+    <w:p w14:paraId="72B06CBE" w14:textId="77777777" w:rsidR="00BB3678" w:rsidRDefault="00BB3678">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="017504AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1309E88"/>
     <w:lvl w:ilvl="0" w:tplc="3880F500">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2171,146 +1955,152 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="227805857">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1163665233">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1938322446">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1017536385">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="187183408">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="22m91OSWjcbOQIJ+Q8NlvkvUZwD5bJFGb3AmIZ/LL6ft3dF5nYvWR4eXa2VTb+EhC2fB5/EK1sbjy55iIKxeqA==" w:salt="7hdjwMm6TskB4pOX0zXJhg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VhSSf4BL2SodVKhBPTTGSCaulkLZUZeJFXo8UXjvsX2nEvIGH0ZJHR6yXINptlWNUAydVaDujFDmMZAeN6dxYQ==" w:salt="kiNoXOG2PcadIahAoFnrpg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0088716C"/>
     <w:rsid w:val="00012280"/>
     <w:rsid w:val="000374BE"/>
     <w:rsid w:val="00050B42"/>
     <w:rsid w:val="00055588"/>
     <w:rsid w:val="00073FA1"/>
     <w:rsid w:val="000A0E97"/>
     <w:rsid w:val="000B074E"/>
     <w:rsid w:val="0013205C"/>
     <w:rsid w:val="001574F5"/>
     <w:rsid w:val="001642DF"/>
+    <w:rsid w:val="00196A9E"/>
     <w:rsid w:val="00207DB2"/>
     <w:rsid w:val="00251083"/>
     <w:rsid w:val="002978F1"/>
     <w:rsid w:val="002A4692"/>
     <w:rsid w:val="002B6D53"/>
     <w:rsid w:val="002F2DB3"/>
     <w:rsid w:val="00390CA9"/>
     <w:rsid w:val="003C08F8"/>
     <w:rsid w:val="003C3A66"/>
     <w:rsid w:val="004209FD"/>
     <w:rsid w:val="00444967"/>
     <w:rsid w:val="004C085D"/>
     <w:rsid w:val="004D01D5"/>
     <w:rsid w:val="004D6801"/>
     <w:rsid w:val="004F0E48"/>
     <w:rsid w:val="00555A8C"/>
     <w:rsid w:val="005A0479"/>
     <w:rsid w:val="005A12D9"/>
     <w:rsid w:val="00666E73"/>
     <w:rsid w:val="006A2BC4"/>
     <w:rsid w:val="0073266A"/>
     <w:rsid w:val="0073776A"/>
     <w:rsid w:val="007708FF"/>
     <w:rsid w:val="00774F0E"/>
     <w:rsid w:val="00777DB9"/>
     <w:rsid w:val="00794A18"/>
     <w:rsid w:val="007A51BF"/>
     <w:rsid w:val="007B0BBC"/>
     <w:rsid w:val="007E1DAD"/>
     <w:rsid w:val="00813E33"/>
     <w:rsid w:val="0088716C"/>
     <w:rsid w:val="00902D1C"/>
     <w:rsid w:val="009724B6"/>
     <w:rsid w:val="00977E09"/>
     <w:rsid w:val="009B3D23"/>
+    <w:rsid w:val="009B752F"/>
     <w:rsid w:val="009C6AD6"/>
     <w:rsid w:val="00A323A5"/>
     <w:rsid w:val="00A607F2"/>
+    <w:rsid w:val="00A66D39"/>
     <w:rsid w:val="00A90E02"/>
     <w:rsid w:val="00AA3001"/>
     <w:rsid w:val="00AE4041"/>
     <w:rsid w:val="00B151CE"/>
     <w:rsid w:val="00B43217"/>
     <w:rsid w:val="00B473E7"/>
     <w:rsid w:val="00B47DA9"/>
+    <w:rsid w:val="00BB3678"/>
     <w:rsid w:val="00BB6331"/>
     <w:rsid w:val="00C16486"/>
     <w:rsid w:val="00CE3888"/>
     <w:rsid w:val="00CF7A26"/>
     <w:rsid w:val="00D12131"/>
     <w:rsid w:val="00D148DA"/>
     <w:rsid w:val="00D6219E"/>
     <w:rsid w:val="00D66CE7"/>
     <w:rsid w:val="00E36196"/>
     <w:rsid w:val="00E46D99"/>
     <w:rsid w:val="00E543FA"/>
     <w:rsid w:val="00E62B0C"/>
     <w:rsid w:val="00F1276E"/>
     <w:rsid w:val="00F2779F"/>
     <w:rsid w:val="00F62723"/>
     <w:rsid w:val="00F75DAD"/>
     <w:rsid w:val="00F82236"/>
     <w:rsid w:val="00F91646"/>
+    <w:rsid w:val="00FB667C"/>
+    <w:rsid w:val="00FD7711"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7BEC904E"/>
@@ -3202,66 +2992,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705911DA-A125-4DC5-AC83-CB42771A1063}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1626</Characters>
+  <Words>249</Words>
+  <Characters>1575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1881</CharactersWithSpaces>
+  <CharactersWithSpaces>1821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ulrike Stock | Stadt Herbstein</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>